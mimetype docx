--- v0 (2026-06-23)
+++ v1 (2026-08-24)
@@ -198,50 +198,1031 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3100" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">黃莉雯校長</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc2"/>
+      <w:r>
+        <w:t>壹、教務處（教務主任）報告</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">一、課中差異化(生生有平板)專案
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">校內原訂選擇chrome book，上週教育局提醒「本年度將只採購ipad」，故目前將修改為選擇ipad
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">二、115年暑期行事曆
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://anses-tw.github.io/summer-calendar/ 
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">請行政人員直接線上編修(活動、值班異動)
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">依此線上行事曆為最新版本
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*全市編班 7/31(星期五)
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*全校返校日 8/14(星期五)：舊生編班&amp;教職員布置迎新
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*迎新活動 8/15(星期六）
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*開學日:115/8/31(星期一)，上學期開學並正式上課。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*第一學期休業式:116/1/20(星期三)
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">三、感謝大家這學年來的支持與鼓勵</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">期末校務會議提案表-提案人鄭曉昀.pdf : https://schoolweb.tn.edu.tw/~anses_www/modules/tad_meeting/index.php?op=tufdl&amp;fn=期末校務會議提案表-提案人鄭曉昀.pdf&amp;files_sn=51</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">校務會議程序.pptx : https://schoolweb.tn.edu.tw/~anses_www/modules/tad_meeting/index.php?op=tufdl&amp;fn=校務會議程序.pptx&amp;files_sn=53</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">114下-期末校務會議簽到.pdf : https://schoolweb.tn.edu.tw/~anses_www/modules/tad_meeting/index.php?op=tufdl&amp;fn=114下-期末校務會議簽到.pdf&amp;files_sn=54</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>貳、教務處（註冊設備組）報告</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.	暑期間會進行學生學習載具整備，有保管充電車鑰匙的班級請在下班前交回鑰匙及學習載具借用登記表。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.	請同仁整理NAS個人資料夾，刪除不必要檔案，並請勿存放含個資檔案。下學期會正式開始啟用新NAS系統（群暉Synology）。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.	教室或行政電腦如有需要在暑假期間重新整理，請告知並自行將電腦內重要資料備份。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.	資安宣導：請同仁共同維設資通訊安全，公有公用電腦請勿下載使用非法軟體，並請物將含個資檔案置於網路共用雲端空間；公開網站、出版品、公告等，應避免使用網路圖庫，以免遭版權所有公司求償。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.	暑假期間教育局辦理多項資訊研習，將陸續公告於校網，歡迎同仁一同精進資訊能力。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.	感謝同仁對這學期推動業務的協助與配合。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>叁、學務處（學務主任）報告</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.	暑期若有校安事件須依規定時限進行通報；班上有高關懷個案，請導師撥空關注、保持聯繫，適時提供協助或轉知校方。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.	請依規定落實，每生每學期至少建置一筆輔導資料。平時可能隨手紀錄，或在手機留有溝通對話，沒空處理，請利用暑假之初整理填寫，若更換班級將無法再補寫紀錄。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.	本次會議將提案審核本校學生獎勵管教規定、服裝儀容規定。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.	感謝本處同仁辛苦規劃執行，也感謝所有同仁協助，學務處業務推動順利。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">臺南市安定區南興國民小學學生獎勵管教規定(修正2版).pdf : https://schoolweb.tn.edu.tw/~anses_www/modules/tad_meeting/index.php?op=tufdl&amp;fn=臺南市安定區南興國民小學學生獎勵管教規定(修正2版).pdf&amp;files_sn=46</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">獎懲規定檢核表.pdf : https://schoolweb.tn.edu.tw/~anses_www/modules/tad_meeting/index.php?op=tufdl&amp;fn=獎懲規定檢核表.pdf&amp;files_sn=47</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">臺南市安定區南興國小學生服裝儀容規定(暫定版).pdf : https://schoolweb.tn.edu.tw/~anses_www/modules/tad_meeting/index.php?op=tufdl&amp;fn=臺南市安定區南興國小學生服裝儀容規定(暫定版).pdf&amp;files_sn=48</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">檢核表(空白).odt : https://schoolweb.tn.edu.tw/~anses_www/modules/tad_meeting/index.php?op=tufdl&amp;fn=檢核表(空白).odt&amp;files_sn=49</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc5"/>
+      <w:r>
+        <w:t>肆、總務處（總務主任）報告</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. 115年9月期間自衛消防編組訓練_x000B_及防災演練，同_x000B_一天辦理。_x000B_
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. 總務處下學期預計_x000B_進行工程案_x000B_
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (1)食農教育教室建置工程
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (2)校舍女兒牆增高工程
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    (3)其他依需求提出申請
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. 請各班級在暑假_x000B_離校前，確實檢查_x000B_門窗是否關好，電_x000B_燈、電扇、電腦及_x000B_其他電器用品請詳_x000B_  加檢查是否
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     關閉。_x000B_
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. 結至目前文康活動費用59,744元，扣除今天旭集聚餐41,965元，還剩17,779，剩餘款項擬用於7月26日
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     迎新送舊聚餐。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. 提醒各位同仁7月26日辦理迎新送舊餐會，於盈賓餐廳舉行，現場很好停車，當天飲料和酒類飲品會長
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     將熱情贊助。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. 感謝本學期以來各位同仁對總務處的協助。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">教職員工互助辦法.pdf : https://schoolweb.tn.edu.tw/~anses_www/modules/tad_meeting/index.php?op=tufdl&amp;fn=教職員工互助辦法.pdf&amp;files_sn=52</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc6"/>
+      <w:r>
+        <w:t>伍、總務處（事務組）報告</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.115學年第一學期簿本選購：
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)請各班導師與科任教師協助班級簿冊、材料訂購與數量統計。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)聯絡簿於開學前發放至各班。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.運動服裝選購    
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.財產盤點：
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">暑假期間發下【財產盤點清冊】提供同仁進行財產盤點工作，感謝各保管人協助配合。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.環境教育業務：
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)11月11日(三)10：30-12：00三四五年級環境教育講座【鳥日子】。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)12月2日(三)10：30-12：00一二年級環境教育講座【我看見⼀隻⿃：認識校園裡的飛羽小精靈】。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.若班級或科任教室有設備損壞（如燈管不亮、風扇異音、門窗損壞……等），請導師或任課老師善加運用「google表單線上修繕」登記，以利總務處統籌派工。
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="125"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.感謝所有同仁協助，本學期順利完成承辦業務。</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -273,51 +1254,354 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="4B610373"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="C9133434"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>